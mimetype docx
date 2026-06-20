--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -44,80 +44,84 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №279/12.02.2019 по търг. д. №2905/2017 на ВКС, ТК, II т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Задължителни ли са указанията на консултант (главен инженер) по време на строителството и подлежат ли на заплащане извършените в тяхно изпълнение работи?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Макар в действащото ни право да липсва легална дефиниция на договора за изпълнение на строеж, той е изрично регламентиран в чл.157, ал.1 ЗУТ и чл.163, ал.1 ЗУТ, а правната теория и съдебна практика го определят като възмезден, неформален, каузален, консенсуален, с продължително изпълнение и двустранен.</w:t>
+        <w:br/>
+        <w:t>Съобразени размера и съдържанието на дължимите престации, към момента на сключване на договора за строителство, както и възможността, те да бъдат изменяни без допълнително споразумение между съконтрахентите( при необходимост от допълнителен и/ или увеличен обем строителни работи), било поради предписание на специализираните контролни органи в строителството, било поради създадено впоследствие по-сполучливо техническо решение, дава основание да се приеме, че този договор има алеаторен характер. Допълнителен аргумент в подкрепа на изразеното разбиране е и чл.266, ал.2 ЗЗД, установената с който възможност за изменение в цените на строителните материали и работна ръка се явява фактор, можещ допълнително да повлияе върху размера на дължимо от възложителя възнаграждение. Нормативно установено изискван (чл.170,ал.1 ЗУТ), характерно за този вид договор е документиране изпълнението на задължението на страните. На документиране, по силата на изрично разпореденото от закона, подлежат и всички предписания, свързани с изпълнението на строежа.</w:t>
+        <w:br/>
+        <w:t>Включени по право в съдържанието на договор, така установените от закона условия в едната си част се определят от диспозитивни норми, съответно приложими при липса на уговорка между съконтрахентите, а в друга създават административни, по своята правна същност, задължения. Изпълнението на тези административни задължения следва да се счита за мълчаливо уговорено между страните със самото сключване на договора за строителство. Към групата на мълчаливо уговорените задължения по закон следва да бъде отнесено и изискването, установено в чл.168,ал.4 пр. 1 ЗУТ, според която предписанията и заповедите на лицето, упражняващо строителен надзор, вписани в заповедната книга, са задължителни за строителя, предприемача и техническия ръководител на строежа, като неизпълнението им води до пораждане на отговорност за строителя по чл.163 ЗУТ и в този смисъл е и отговорът на поставения въпрос. Дали изработеното въз основа на даденото предписание подлежи на допълнително заплащане от възложителя е въпрос на конкретна преценка на ангажираните, по предвидения в ГПК ред, доказателства</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>