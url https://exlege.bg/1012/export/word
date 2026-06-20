--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>От анализ на събраните по преписката доказателства се налага извода, че същите са неоснователни, предвид декларираните в писмено сведение от С.М.Д. и неоспорени от г-жа П. твърдения, че същата е дала съгласието си за участие като представител на коалицията в конкретните избори и за включването й в списък с представители на политическия субект. Предвид обстоятелство, че ЗЗЛД не предвижда изрична писмена форма за изразяване на съгласие на лицата относно обработването на личните им данни, се налага извода, че същото може да бъде изразено и устно или чрез конклудентни действия, както е в настоящия случай. От събраните по преписката доказателства, същите неоспорени от страните, се налага извода, за законосъобразност на обработването на лични данни на г-жа П. за включването й в списъка с упълномощени представители на политическия субект, предвид наличие на изразено от същата конкретно и информирано съгласие по смисъла на §1, т.13 от Допълнителните разпоредби на ЗЗЛД за обработване на личните й данни за посочената цел. По отношение на жалбоподателите Д.Т.Т. и В.Ц.П. не се установи твърдяното от тях неправомерно обработване на личните им данни от коалицията в хипотезата на включването им в списък, предоставен в РИК Враца, с упълномощени представители на коалиция от партии „Обединени ДОСТ“ в проведени на 26.03.2017г. избори. Противно на твърденията на жалбоподателите, от събраните по преписката доказателства се установи, че личните им данни три имена и единен граждански номер не налични в списъка от упълномощени представители на коалицията представен от политическия субект в РИК Враца и публикуван на сайта на РИК Враца.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>