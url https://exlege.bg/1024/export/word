--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В конкретния случай администраторът на лични данни е обработил личните данни на жалбоподателя в нарушение на разпоредбата на чл.3, ал.4 от ЗЗЛД и разрез с принципите, на които следва да се основава обработването на лични данни, е предоставил документи, съдържащи лични данни на жалбоподателя, на адв.А.Ч. Обработването е незаконосъобразно, без да са налице условия за допустимост на обработването, а позоваването на чл.31 от Закона за адвокатурата, като аргумент за законосъобразност на обработването, Комисията намира за неоснователно. Видно от цитираните разпоредби същите регламентират дейността на адвоката като дейност по защита и оказване на правно съдействие на конкретен правен субект-клиент. Неговата роля е възможна само и единствено в качеството му на представител на конкретно лице, а не на общо основание, а представителната власт следва да бъде доказана, с оглед произтичащите от нея права на лицето като адвоката и в частност правото му получава копия от книжа от административните органи и други служби в страната. Следователно без представителна власт и нейното надлежно удостоверяване същият не следва да има достъп до отнасящи се до трети лица материали, в частност на съдържащите в тях лични данни. Комисията е единодушна, че обработването на личните данни на жалбоподателя чрез действия по предоставянето им от г-н Д.П.П. на адв.А.Ч. е в нарушение на разпоредбата на чл.3, ал.4 от ЗЗЛД, предоставянето е незаконосъобразно, извършено в нарушение на принципите на които следва да се основава обработването на личните данни и като такова следва да бъде санкционирано.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>