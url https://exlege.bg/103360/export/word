--- v0 (2026-02-07)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №77/22.06.2020 по търг. д. №684/2019 на ВКС, ТК, II т.о., докладвано от съдия Костадинка Недкова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Допустимо ли е съдът да прави извод въз основа на заключение на вещо лице, без да са налице данни за такъв извод в самото заключение?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Заключението на вещото лице, като всяко доказателствено средство, трябва да бъде обсъдено наред с всички доказателства по делото. Съдът не е длъжен да възприема заключението на вещото лице, дори и когато страната не е направила възражение срещу него, и следва да прецени доказателствената му сила, съобразно обосноваността му. Независимо дали съдът възприема или не експертното заключение, той следва да изложи мотиви, обосноваващи преценката му за годността на експертизата. Настоящият състав възприема напълно дадените разрешения, в съответствие на които дава следния отговор на релевирания процесуалноправен въпрос: Съдът не може да направи извод въз основа на заключението на вещо лице, без да са налице данни за такъв извод в самото заключение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>