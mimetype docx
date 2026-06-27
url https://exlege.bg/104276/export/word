--- v0 (2026-02-04)
+++ v1 (2026-06-27)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6011/13.12.2021 по търг. д. №1827/2020 на ВКС, ТК, I т.о., докладвано от съдия Дария Проданова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Добросъвестен ли е длъжникът и освобождава ли се от отговорност в хипотезата на чл.75 ал.2 предл.1 ЗЗД, ако полагайки дължимата грижа престира на уговореното в договора място и със съзнание, че изпълнява на кредитора, на лице, осъществявало посредничество при сключването на договора?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Хипотезата на чл.75 ал.2 ЗЗД е приложима не само по отношение на изпълнението на парични задължения, а и по отношение на престацията на вещи, както е в случая – родово определени, заместими. Те урежда изключение от правилото за точно изпълнение спрямо кредитора в случаите, когато длъжникът е бил добросъвестен, престирайки на привиден кредитор. Т.е. изискването на закона е за точност на изпълнението от обективна страна – то да е на уговорената престация, да е по времето и на мястото за което е постигнато съгласие. От субективна страна изискването е престиращият длъжник да е добросъвестен, но изпълнението да е неточно от пасивна субективна страна - престира се на привиден кредитор. Преценката за наличието на обективните и субективните признаци на изключението по чл.75 ал.2 ЗЗД за настъпване на погасителния ефект на изпълнението се прави във всеки конкретен случай. Както е посочил и ВКС в постановеното по реда на чл.290 ГПК Решение № 237/2019 год. по т.д.№ 2687/2017 год. на І т.о. на ВКС, преценката за недвусмисленост на обстоятелствата по изпълнението се извършва във всеки конкретен случай. Обстоятелствата се обсъждат в тяхната съвкупност и от значение е не само уговорката за място на изпълнение, но може да е от значение и дали тази уговорка е свързана с естеството на задължението; с особени характеристики на вещта, предмет на договора; със специални изисквания на кредитора; с начина на легитимация на лицето, приело изпълнението, или други факти.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>