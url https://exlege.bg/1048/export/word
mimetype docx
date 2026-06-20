--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В конкретния случай видно от събраните по административната преписка доказателства и в частност резултатите от извършената експертиза е безспорно, че положеният подпис в списъка на избиратели, подкрепящи регистрацията на ПП Зелените за участие в изборите, не е положен от жалбоподателката. Следователно не е налице съгласието за обработване на личните й данни за целите на проведените избори, нито останалите предпоставки за допустимост на обработването по чл.4, ал.1 от ЗЗЛД. С нормата на чл.23, ал.1 от ЗЗЛД е вменено в задължение на администратора на лични данни да предприеме необходимите технически и организационни мерки, за да защити данните от неправомерен достъп, изменение или разпространение. С оглед факта, че данните са обработени без да е налице условие за допустимост на обработването, администраторът не е предприел необходимите мерки или предприетите такива са явно недостатъчни, в резултат на което се е стигнало до неправомерно обработване на личните данни на г-жа Д.З.Н.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>