--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Трите имена, единният граждански номер и подпис на физическото лице определено имат характера на лични данни по смисъла на закона. Съгласно § 1, т.1 от Допълнителните разпоредби на ЗЗЛД, събирането, съхранението и предоставянето на лични данни на физически лица съставляват действия по обработване на лични данни. Изричното съгласие на физическото лице е едно от условията за допустимост за обработване на лични данни. От събраните доказателства и резултатите от извършените експертизи е безспорно, че подписите, положени от жалбоподателите, дали сравнителен материал, не са техни, следователно не е налице съгласие за обработване на личните им данни. Администраторът не е предприел необходимите технически и организационни мерки за защита, което е довело до неправомерно обработване на личните данни. За жалбите, по които не е предоставен сравнителен материал, твърденията за неположени подписи остават недоказани поради липса на доказателствена тежест.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>