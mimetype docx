--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правото на обезщетение и отговорността за причинени вреди са предвидени в чл. 82, 1 от Общия регламент, съгласно който всяко лице, което е претърпяло материални или нематериални вреди в резултат на нарушение на регламента, има право да получи обезщетение от администратора или обработващия лични данни за нанесените вреди. Администраторът, участващ в обработването на лични данни, носи отговорност за вреди, произтичащи от извършеното обработване, което нарушава регламента. Предвид изричната норма на чл. 82, 3 от Регламента, администраторът на лични данни следва да докаже, при условията на пълно и главно доказване, че е приел подходящи технически и организационни мерки в съответствие с регламента, така че да изключи всяка своя отговорност за събитието, причинило вредата. В процеса пред първоинстанционния съд са давани указания по тежестта на доказване единствено на ищеца, с което на практика цялата доказателствена тежест е възложена върху него, без да се съобрази вида на нарушението. При липса на дадени конкретни указания по доказателствената тежест и на събрани относими към спора доказателства, изводът на административния съд за неоснователност на иска е формиран при съществени процесуални нарушения, които водят и до необоснованост на съдебното решение. Принципът на отчетност на администратора, закрепен в чл.5, параграф 2 и конкретизиран в чл.24 от Регламент 2016/679 трябва да се тълкува в смисъл, че в исковото производство за обезщетение по чл.82 от този регламент, разглежданият администратор носи тежестта на доказване на обстоятелството, че приложените от него мерки за сигурност по чл.32 от посочения регламент са подходящи.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>