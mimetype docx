--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Предвид разпоредбата на чл.3 от ЗЛС следва да намери приложение и разпоредбата на чл.26, ал.1 от ЗЗЛД, според която всяко физическо лице има право на достъп до отнасящи се до него лични данни – лицата, ненавършили 14 годишна възраст са малолетни и вместо тях и от тяхно име правни действия извършват законните им представители-родители или настойници. Анализът на чл.26, ал.1 във връзка с чл.28, ал.1 от ЗЗЛД сочи, че информацията, която следва да бъде предоставена на физическото лице би трябвало да дава отговори, свързани с обема и начините на обработване на личните му данни. Изхождайки от легалната дефиниция за „лични данни” на чл.2, ал.1 от ЗЗЛД и § 1, т.16 от ДР на ЗЗЛД, следва да се приеме, че понятието „копие от лични данни” не следва да се отъждествява с понятието „копие от документи”. Съществуват множество нормативни актове, боравещи изрично с понятието „копие от документи” и съответно регламентиращи достъпа до тях, с оглед което копия от документи се предоставят от администратора на лични данни по реда, предвиден за тяхното създаване, съхранение и достъп. Административната преписка по жалба рег.№Ж-161/18.04.2016г., съдържа доказателствени материали, свидетелстващи, че КСУДС нееднократно е предоставял на господин В.А.П.– в качеството му на законен представител – родител, копие от обработваните – за него и за малолетното му дете, лични данни и му е отказал предоставяне на копия от документите, представляващи вътрешна административна кореспонденция между институциите, работещи по предоставянето на социална услуга на Десислава В.А.П.а или съдържащи лични данни на трети лица.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>