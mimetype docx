--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Така изложените мотиви тълкуват превратно разпоредбите на Правилника по вписванията относно начина на придобиване на информация от книгите за вписване. Представеният в административното производство пред Комисията нотариален акт за дарение на недвижим имот... очевидно не съставлява заверен препис, който ако би бил такъв, то би следвало да бъде издаден единствено на страните, на техните правоприемници или представители по закон или по упълномощаване съгласно чл.51 от Правилника за вписванията. Гарантирайки публичността на книгите по вписванията законодателят е предвидил и необходимите мерки, с оглед на които да се гарантира - чрез реда и начина на придобиването й - защита на информацията в тях, така щото да не бъдат създавани предпоставки за евентуална злоупотреба с нея от трети недобросъвестни лица. Очевидно... неправомерно придобитата информация за жалбоподателите от страна на „П.К.“ ЕАД се съхранява и обработва без наличието на правно основание, в разрез с изискванията на чл.2, ал.2, т.1 от ЗЗЛД, където са закрепени основните принципи при обработване на личните данни - а именно - за законосъобразност и добросъвестност. Комисията не споделя сочената от „П.К.“ ЕАД като правно основание разпоредба на чл.4, ал.1, т.3 от ЗЗЛД за обработване личните данни на жалбоподателите като съотносима в случая. Безспорно тя дава право на дружеството да обработва лични данни на жалбоподателите, но не в нарушение на установения за целта законов ред и начин.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>