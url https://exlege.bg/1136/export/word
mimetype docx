--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно чл.1, ал.5 от ЗЗЛД приложимостта на закона за нуждите на наказателното производство е обусловено дотолкова, доколкото в специален закон не е предвидено друго, което изключва приложението на закона по отношение на случаите, при които обработването на личните данни изпълнява фактически състав на инкриминирано деяние. В тези случаи специален закон се явява Наказателния кодекс, а реализирането на съответната наказателна отговорност се извършва по реда на Наказателно-процесуалния кодекс. В конкретната жалба се излагат данни за извършване на престъпления по НК, поради което наказателното преследване следва да се осъществи по реда на НПК от разследващите органи. Производството пред Комисията се спира, когато в хода му се разкрият престъпни обстоятелства, чието установяване е от значение за издаването на акта, съгласно чл.54, ал.1, т.3 от АПК. ЗЗЛД се прилага за защита правата на физическите лица при обработване на личните им данни от субекти, имащи качество на администратори на лични данни. В конкретния случай претенциите на жалбоподателите са насочени спрямо действията на трето неизвестно лице/лица, неправомерно използващо техни лични данни, поради което на този етап не може да бъде конституирана ответна страна по жалбата, тъй като няма достатъчно данни относно нарушителя/нарушителите.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>