--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -44,80 +44,84 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №442/08.04.2016 по гр. д. №442/2015 на ВКС, ГК, IV г.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Може ли в производството по гражданското дело при предявен иск с правно основание чл.2,ал.1,т.2 ЗОДОВ/в редакцията на текста преди изм.с Д.в.бр. 98/2012 г./ за присъждане на обезщетение за претърпени имуществени вреди съдът да извършва преценка относно заплатения в наказателното производство адвокатски хонорар с оглед неговата прекомерност, съобразно действителна правна и фактическа сложност на делото.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>
+          <b>По въпроса има противоречива практика на ВКС. (бел.)</b>
+        </w:t>
+        <w:br/>
+        <w:t>При предявен иск с правно основание чл.2,ал.1,т.2 ЗОДОВ в редакцията на текста до изменението с Д.в.бр.98/2012 г./ сега чл.2,ал.1,т.3 ЗОДОВ за присъждане на обезщетение за претърпени имуществени вреди, изразяващи се в заплатено от подсъдимия/обвиняемия адвокатско възнаграждение за защита в наказателното производство, приключило с оправдателна присъда или при прекратено наказателно производство съдът не може на основание чл.78,ал.5 ГПК по искане на насрещната страна да определи по-нисък размер на разноските в частта на заплатеното адвокатско възнаграждение в наказателното производство, поради прекомерност, съобразно действителната правна и фактическа сложност на наказателното дело.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>