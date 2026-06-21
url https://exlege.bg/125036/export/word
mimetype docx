--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №178/29.05.2012 по гр. д. №1245/2011 на ВКС, ГК, II г.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Приложима ли е разпоредбата на чл.5, ал.2 от ЗВСВОНИ относно имоти, които вече са реституирани в полза на техните собственици?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Разпоредбата на чл.5, ал.2 от ЗВСВОНИ /в сила от 21.11.1997 г./ прекъсва срока на придобивната давност, изтекъл до момента на влизането в сила на тази разпоредба, но само по отношение на недвижими имоти, по отношение на които все още към този момент не е приключила административната процедура по възстановяването на собствеността на основание ЗВСВОНИ или изрично посочения в тази разпоредба ЗСПЗЗ. По аргумент от същата разпоредба, в сила от 21.11.1997 година, за имоти, за които реституционната процедура е приключила с решение за възстановяване на собствеността в стари реални граници, са приложими разпоредбите на ЗС, касаещи приложението на института на придобивната давност. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>