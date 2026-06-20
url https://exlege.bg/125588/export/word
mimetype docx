--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №151/18.05.2021 по търг. д. №1534/2019 на ВКС, ТК, I т.о., докладвано от съдия Ирина Петрова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Относно пропусната полза по смисъла на чл. 82 ЗЗД от неизпълнение на договор за присъединяване на обект на производител на електрическа енергия към разпределителната мрежа.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Пропусната полза по смисъла на чл. 82 ЗЗД от неизпълнение на договор за присъединяване на обект на производител на електрическа енергия към разпределителната мрежа е равна поне на обема на законодателно определена насърчителна мярка по смисъла на чл. 3, § 3, б.“а“ от Директива 2009/28/ЕО на Европейския парламент и на Съвета от 23 април 2009 г. за насърчаване използването на енергия от възобновяеми източници и за изменение и впоследствие за отмяна на директиви 2001/77/ЕО и 2003/30/ЕО (ОВ, L 140/16 от 5 юни 2009 г.) и чл. 31 ЗЕВИ, детерминиран от размера на изкупната цена за произведена електрическа енергия и периода на изплащането й. Вреда ще настъпи само, ако с производител на електрическа енергия, чийто обект не е присъединен в уговорения срок към разпределителната мрежа, не бъде сключен договор по смисъла на чл. 31 от ЗЕВИ, или бъде сключен договор с параметри, по – неблагоприятни от нормативно заложените към релевантната дата - тази, на която е следвало да бъде изпълнено задължението на електроразпределителното дружество. Ползи, извън посочения обем, следва да бъдат изрично релевирани и надлежно доказани.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>