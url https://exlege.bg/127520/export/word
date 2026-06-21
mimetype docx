--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В случаите, при които съсобствеността е възникнала от наследяване, в делбата участват наследници от различни колена и имотите не могат да се поделят на толкова дялове, колкото са съделителите, но дяловете са достатъчни за наследствените колена, делбата следва да се извърши по колена, а едва след това да се извърши и делба на предоставените в общ дял на съделителите от съответното коляно имоти, ако тези съделители поискат това. По този начин установеният в чл. 69, ал. 2 ЗН принцип на дял в натура се прилага за всяко коляно. А при избора на способ за извършване на делбата между наследствените колена (чрез жребий по реда на чл. 350 и 352 ГПК или чрез разпределение по реда на чл. 353 ГПК) са дадени разяснения в ППВС № 7/73 г., т. 5, б.“б“. При невъзможност за теглене на жребий (когато до делба са допуснати имоти, съществено различаващи се един от друг по площ, обем или стойност, а същевременно дяловете на съделителите са различни) или голямо неудобство (например, когато всеки от съделителите е направил в отделен дял значителни подобрения), делбата следва да се извърши по реда на чл. 353 ГПК. Способът по чл. 248 ГПК е приложим само когато не са налице предпоставки за извършване на делбата чрез някой от останалите способи за ликвидиране на съсобствеността, предвидени в закона.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>