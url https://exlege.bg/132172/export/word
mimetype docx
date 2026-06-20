--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,55 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
+        <w:t>Принципно паричните средства, придобити от съвместна дейност не могат да бъдат обект на делба, тъй като е недопустима делба на вземания, доколкото върху последните не възниква съсобственост между отделните съдружници в ДЗЗД. Следователно няма основание да се приеме,по аналогия с делбеното производство, че по така предявения иск, всички съдружници се явяват задължително-необходими другари и предявяването на иска срещу само част от съдружниците го прави процесуално недопустим. </w:t>
+        <w:br/>
         <w:t/>
+        <w:br/>
+        <w:t>Съгласно чл. 358, ал. 2, ЗЗД внесените пари, заместими вещи и вещите, които се унищожават чрез употреба, са обща собственост на съдружниците. Разпределяне на паричните средства, внесени за извършване на общата дейност, или придобити в резултат на осъществяването й, може да бъде извършено чрез уреждане на имуществените отношения между съдружниците след прекратяване на договора за гражданско дружество по реда на чл. 359, ал. 3 ЗЗД и след цялостна рекапитулация на печалбите и загубите от извършената съвместна дейност.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>