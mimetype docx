--- v0 (2026-02-05)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При неправомерно въздействие върху СТИ от страна на потребителя, той дължи заплащане на реално потребената електрическа енергия, ако доставчикът докаже наличието на потребление и действителния му размер, като това разрешение не влиза в колизия с дължимата и законово регламентирана защита на потребителите от евентуални неравноправни клаузи. При липса на специална регламентация на процедурата и начина за преизчисляване на ел.енергия поради грешки в отчитането й от СТИ, съдебната процедура по ГПК е достатъчна за гарантиране на равни права на страните и за защита на добросъвестните крайни потребители. Затова в хипотеза на извършено софтуерно въздействие върху СТИ, гражданските съдилища не могат да отхвърлят исковете за заплащане на реално потребена електрическа енергия, поради отсъствието на уредени специални предварителни процедури за защита на потребителите като например тези, съдържащи се в отменените ПИКЕЕ от 2013 г. Приема се, че и преди измененията в чл.83, ал.1, т.6 и чл.98а, ал.2, т.6 /бн. ДВ, бр.54/2012 г./ и приемането на ПИКЕЕ от 2013 г., е допустимо операторът на съответната мрежа да преизчислява сметките за потребена ел.енергия за минал период когато действително доставената енергия погрешно е отчетена и заплатена в по-малък размер поради грешно въведени данни за техническите параметри на СТИ. По въпроса за приложението на чл.48 до чл.51 ПИКЕЕ в случаите когато са били действащи към датата на извършване на техническата проверка на СТИ, се приема, че дори и да е налице непълнота в тези разпоредби, тя следва да бъде запълнена при прилагане на правилото на чл. 183 ГПК и на общия принцип за недопускане на неоснователно обогатяване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>