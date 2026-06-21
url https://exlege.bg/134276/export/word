--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №135/10.03.2021 по търг. д. №1653/2019 на ВКС, ТК, I т.о., докладвано от съдия Мадлена Желева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По правния въпрос за съдържанието на поканата за свикване на общо събрание по чл. 26, ал. 2 ЗЮЛНЦ и конкретно относно мястото на провеждането му.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В съдържанието на поканата за свикване на общо събрание на сдружението трябва да са включени достатъчно индивидуализиращи белези на мястото за провеждане на събранието, така че да позволяват отграничаването му от други места. Преценката за наличието на достатъчна индивидуализация на мястото, където ще се проведе общото събрание, като задължителен реквизит на поканата е фактическа и се осъществява с оглед особеностите на конкретното място за провеждане на събранието.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>