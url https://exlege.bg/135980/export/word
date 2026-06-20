--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №116/26.03.2021 по търг. д. №525/2019 на ВКС, ТК, II т.о., докладвано от съдия Петя Хорозова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По правен въпрос,  касаещ точния смисъл на разпоредбата на чл.717н ТЗ преди изменението й със ЗИДТЗ, обн. в ДВ, бр.105/2016 г., и дали същата е приложима в хипотезата, когато длъжникът в несъстоятелност е придобил ипотекиран от праводателя му, за обезпечаване задължение на последния, недвижим имот.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Когато синдикът продава имот с ипотека, учредена не от длъжника, а от негов праводател, за обезпечаване задължението на лице, различно от длъжника, нормата на чл.717н ТЗ в предходната си редакция защитава правата на ипотекарния кредитор по същия предвиден в нея ред – синдикът следва да изпрати на ипотекарния кредитор /като присъединен по право кредитор при осребряване на обезпечението/ съобщение за насрочване на продажбата, а при осъществяването й - да запази припадащата му се сума до представяне на изпълнителен лист, срещу който същата да му бъде предадена. В заключение следва да се обобщи, че точният смисъл на чл.717н ТЗ в редакцията му преди последното изменение на закона със ЗИДТЗ, обн. в ДВ, бр.105/2016 г., изисква нормата да се прилага и в случая, когато длъжникът в несъстоятелност е придобил ипотекиран от праводателя му, за обезпечаване задължение на последния, недвижим имот.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>