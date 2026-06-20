--- v0 (2026-02-05)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №147/26.01.2021 по търг. д. №2256/2019 на ВКС, ТК, II т.о., докладвано от съдия Николай Марков</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По въпроса за предпоставките за връчване на съобщение по реда на чл.47 от ГПК чрез залепване на съобщение.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При действието на разпоредбата на чл.47 от ГПК /преди изменението с ДВ бр.86/2017 г./, когато при първото посещение на посочения по делото адрес на ответника, връчителят не намери адресата или друго лице, което е съгласно да приеме съобщението, той трябва да потърси сведения дали адресатът пребивава там. Ако връчителят намери сведения, било че ответникът живее на адреса, било че от известно време или никога не е пребивавал там, той трябва да ги удостовери в разписката към съобщението. При получени сведения, че ответникът не живее на адреса, връчителят няма защо да го посещава повече. В случаите, при които се установи, че ответникът пребивава на адреса, той трябва да положи усилия да узнае, по кое време може да бъде намерен там, за да направи следващото посещение тогава. Ако и при второто посещение не може да се осъществи връчване, връчителят трябва да направи най-малко още едно посещение, като времето между първото и последното трябва да е повече от един месец. При последното посещение връчителят поставя уведомление, като попълва в него датата на поставянето му и го подписва. Връчването чрез залепване на уведомление е възможно само на регистрирания настоящ адрес /ако той е различен от постоянния/ или на регистрирания постоянен адрес /ако няма различен настоящ/. Залепването на уведомление на друго място е без правно значение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>