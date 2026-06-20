--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Поради това не може да се приеме, че при неправилно уволнение на работник или служител по трудов договор, сключен за определено време, следва да се заплати обезщетение за цялото време, през което е останал без работа, ако то е повече от два месеца. От естеството на срочния договор обаче произтича заключението, че когато от оставането на работника или служителя без работа поради неправилното уволнение до изтичането на срока по договора са останали по-малко от два месеца, на същия следва да се заплати обезщетение по чл. 93 КТ само за времето до срока на договора, ако през същото време е бил без работа. В този случай не може да се претендира обезщетение за два месеца, макар от оставането без работа на работника или служителя до отменяването на заповедта да са изтекли два или повече месеци, тъй като и без неправилното уволнение работникът или служителят може да получава възнаграждение само до изтичане на срока по трудовия договор.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>