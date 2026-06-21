--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -44,51 +44,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №11/04.03.2021 по търг. д. №2387/2018 на ВКС, ТК, II т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Знанието за решението на УС на БНБ за поставяне на съответната банка под специален надзор поради опасност от неплатежоспособност по чл.115 ЗКИ достатъчно ли е, за да се приеме наличието на „знание за неплатежоспособност“ по смисъла на чл.59, ал.3 ЗБН, с оглед специалната регламентация на банковата неплатежоспособност и предпоставките за установяването й, както и специалната уредба на производството по несъстоятелност на банка в ЗКИ и ЗБН?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>