--- v0 (2026-03-21)
+++ v1 (2026-06-21)
@@ -44,51 +44,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №156/01.03.2021 по търг. д. №2711/2019 на ВКС, ТК, II т.о., докладвано от съдия Ваня Алексиева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Налице ли е неточно изпълнение на задължението на наемодателя за отдаване на годен наемен обект по см. на чл.230, ал.1 ЗЗД при начално съществуваща обективна невъзможност за ползване на наетото имущество, съгласно договореното му предназначение и дължи ли се обезщетение за неизпълнение на наемателя?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>