--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,53 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1) По чл. 11 НК деянието не е престъпление независимо от това, дали е извършено от пълнолетен, или от непълнолетен. При условията на чл. 11 НК прокурорът следва да прекрати наказателното преследване, а съдът да постанови оправдателна присъда. Спрямо непълнолетните подсъдими в тези случаи съдът, както и прокурорът не са задължени да определят възпитателни мерки, а могат да сигнализират по този въпрос пред детските педагогически стаи или пред комисиите за борба с детската престъпност.</w:t>
+        <w:br/>
+        <w:t>2) Чл. 10 ЗБДП има предвид ненаказуемост на дееца, без да отпада престъпният характер на деянието. Ненаказуемостта по чл. 10 ЗБДП се основава на непълнолетието, на обстоятелството, че деянието е извършено поради увлечение или лекомислие и че спрямо непълнолетния могат успешно да се приложат възпитателни мерки при условие, че не е извършено тежко престъпление. Ненаказуемостта се изразява в освобождаване от съдене и осъждане на непълнолетния подсъдим. Производството се прекратява от прокурора на предварителното следствие или от съда в подготвително или съдебно заседание. Когато прокурорът или съдът прекрати производството на основание чл. 10 ЗБДП, той е длъжен да определи съответната възпитателна мярка за непълнолетния.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>