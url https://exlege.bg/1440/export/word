--- v0 (2026-02-04)
+++ v1 (2026-05-05)
@@ -73,177 +73,197 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При безспорно възникналия инцидент на работното място с работници при и по повод извършвана работа в предприятието работодател е еднозначен фактическия и правен извод, че има нарушения при осигуряване от организационно - техническа и правна страна на процеса на работа в дружеството. Независимо от взетите мерки по организацията на работа, технологично осигуряване на процесите, фактическия контрол на тези процеси и издадени вътрешни актове и правила за работа и дейности на всеки етап и работно място, след възникнал инцидент на работното място, при и по повод работа, отсъствие на умишлени действия на работниците и служителите за тяхното увреждане, е налице необходимост от подобряване на всички мерки за постигане на ефективни здравословни и безопасни условия на труда. Възражението, че всичко необходимо е било осигурено и че предписанията не сочат какво още следва да се направи са неоснователни изначално, поради настъпилия, както се посочи резултат, увреждане на здравето на работниците. Такива последици са несъвместими с трудовия процес, поради което предписанията за още по добри условия са винаги в хипотезата на правната норма на чл. 404, ал. 1 КТ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F713DB" w14:textId="5ED6FE89" w:rsidR="00FC2797" w:rsidRPr="00B20476" w:rsidRDefault="00392F10" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>﻿ РЕШЕНИЕ № 12428 София, 03.12.2025 г. В ИМЕТО НА НАРОДА</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">/п/ ГЕОРГИ ГЕОРГИЕВ/п/ ЯВОР КОЛЕВ</w:t>
+        <w:t>﻿РЕШЕНИЕ№ 12428София, 03.12.2025 г.В ИМЕТО НА НАРОДА</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Върховният административен съд на Република България - Шесто отделение, в съдебно заседание на осемнадесети ноември две хиляди двадесет и пета година в състав:Председател:</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">СИБИЛА СИМЕОНОВАЧленове:</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">ГЕОРГИ ГЕОРГИЕВ ЯВОР КОЛЕВпри секретар</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Светослава Огняноваи с участиетона прокурора</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Даниела Машеваизслуша докладванотоот съдията</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Георги Георгиевпо административно дело № 10324/2025 г.</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Производство по реда на глава дванадесета от Административнопроцесуалния кодекс /АПК/. </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Образувано е по касационна жалба от М. Димитров в качеството му на изпълнителен директор и представляващ "НЕОХИМ" АД срещу Решение №7157/27.08.2025г. на Административен съд - Хасково по адм. дело № 1044/2024г., отхвърлящо жалбата му срещу задължителни предписания № ПР2434536 от 3.10.2024г. на дирекция "Инспекция по труда" - Хасково, издадени на основание чл. 404, ал. 1, т. 1 от КТ. </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Поддържа доводи, че решението е неправилно, поради необоснованост, нарушение на материалния закон и поради съществено нарушение на съдопроизводствените правила-отменителни основания по чл. 209, т. 3 АПК, поради което се иска отмяната му. </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Ответникът, дирекция Инспекция по труда - Хасково, чрез директора взема становище в писмен вид за неоснователност на касационната жалба. </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Представителят на Върховна касационна прокуратура дава заключение за неоснователност на касационната жалба. </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Върховен административен съд шесто отделение като взе предвид касационната жалба с доводите в нея, доводите на ответника, обжалвания съдебен акт, обжалвания административен акт, доказателствата по делото и изискванията на закона констатира следното от фактическа и правна страна: </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Производството пред административния съд е образувано по жалба на представляващия дружеството срещу цитираните задължителни предписания. Те са издадени на основание чл. 404, ал. 1 от КТ, съгласно която разпоредба за предотвратяване и преустановяване на нарушенията на трудовото законодателство, на законодателството, свързано с държавната служба, както и за предотвратяване на вредните последици от тях, контролните органи на инспекцията по труда, както и органите по чл. 400 и 401 от КТ по своя инициатива или по предложение на синдикалните организации могат да прилагат следните принудителни административни мерки, включително по т. 1 : да дават задължителни предписания на работодателите, предприятията, ползвателите, органите по назначаването и длъжностните лица за отстраняване на нарушенията на трудовото законодателство, на законодателството, свързано с държавната служба, включително и на задълженията по социално битово обслужване на работниците и служителите и на задълженията за информиране и консултиране с работниците и служители по този кодекс и по Закона за информиране и консултиране с работниците и служителите в многонационални предприятия, групи предприятия и европейски дружества, както и за отстраняване на недостатъците по осигуряването на здравословни и безопасни условия на труда. Задължителните предписания са издадени след извършване на проверка във връзка с разследване на инцидент при работа, възникнал на 03.09.2023г., за който ДИТ "Хасково" е уведомена от длъжностни лица на НЕОХИМ АД Димитровград за пострадали двама работници на дружеството, получили термични изгаряния при извършване на ремонтни дейности и незабавно транспортирани до Спешна помощ. Става въпрос за инцидент на работното място с двама работници на дружеството, изпълнявали възложената им работа от работодателя. Фактическата обстановка, описана преди издаване на предписанията е основание за издаването им към дружеството работодател във връзка с осигуряване на здравословни и безопасни условия на труд при спазване на трудовото законодателство. Съдът е разгледал възраженията на дружеството, които приел за неоснователни и отхвърлил жалбата. </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Така постановеното решение се оспорва с касационната жалба с доводи, че предписанията са с общо съдържание и предназначение, като дружеството е осигурило в техническа степен всички изисквания за безопасност на работа, като съдът не е санкционирал липсата на указания какви вътрешни актове е следвало да се издадат, какви действия следва да се извършат, за да се гарантира предварителен и текущ контрол на работа. </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Тези доводи са неоснователни. При безспорно възникналия инцидент на работното място с работници при и по повод извършвана работа в предприятието работодател е еднозначен фактическия и правен извод, че има нарушения при осигуряване от организационно - техническа и правна страна на процеса на работа в дружеството. Независимо от взетите мерки по организацията на работа, технологично осигуряване на процесите, фактическия контрол на тези процеси и издадени вътрешни актове и правила за работа и дейности на всеки етап и работно място, след възникнал инцидент на работното място, при и по повод работа, отсъствие на умишлени действия на работниците и служителите за тяхното увреждане, е налице необходимост от подобряване на всички мерки за постигане на ефективни здравословни и безопасни условия на труда. Възражението, че всичко необходимо е било осигурено и че предписанията не сочат какво още следва да се направи са неоснователни изначално, поради настъпилия, както се посочи резултат, увреждане на здравето на работниците. Такива последици са несъвместими с трудовия процес, поради което предписанията за още по добри условия са винаги в хипотезата на правната норма на чл. 404, ал. 1 КТ. </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Предвид изложеното решението като правилно следва да бъде оставено в сила. </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Воден от горното и на основание чл. 221, ал. 2 пр. първо и последно АПК, Върховен административен съд, шесто отделение </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">РЕШИ: </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">ОСТАВЯ В СИЛА решение № 7157 от 27.08.2025г. на Административен съд - Хасково по адм. дело № 1044/2024г. </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">РЕШЕНИЕТО е окончателно. </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Вярно с оригинала, </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Председател: </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">/п/ СИБИЛА СИМЕОНОВА </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">секретар: </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Членове: </w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">/п/ ГЕОРГИ ГЕОРГИЕВ/п/ ЯВОР КОЛЕВ </w:t>
         <w:tab/>
         <w:br/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B71B1D1" w14:textId="77777777" w:rsidR="00392F10" w:rsidRPr="00B20476" w:rsidRDefault="00392F10"/>
     <w:sectPr w:rsidR="00392F10" w:rsidRPr="00B20476" w:rsidSect="00F22E91">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">