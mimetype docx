--- v0 (2026-02-05)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №171/08.11.2016 по търг. д. №3046/2015 на ВКС, ТК, I т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Дали с отмяната от съда на индивидуален административен акт, който по силата на закона подлежи на предварително изпълнение, отпадат с обратна сила и всички негови последици,съответно отпада ли с обратна сила правното основание за престациите, извършени на основание договор, цената по който е определена в отменения индивидуален административен акт?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>След като по силата на разпоредбата на чл.177 ал.1 АПК отмяната на индивидуалния административен акт има действие по отношение на всички,а чл.195 ал.1 АПК урежда по изключение действие занапред само на отмяната на подзаконовия нормативен акт,то по аргумент от противното отмяната по съдебен ред на решението на Д. /представляващо индивидуален административен акт/ има обратно действие,с което се заличават всички целени от неговия издател правни последици от момента на издаването му. Прието е,че при това действие на отмяната на административния акт,определящ временни цени за услугата „достъп“, отпада с обратна сила и основанието за дължимост на паричните престации, което обосновава уважаване на предявена от производителя на електрическа енергия от възобновяеми източници претенция на правно основание чл.55 ал.1 пр.3 ЗЗД.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>