--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №220/15.01.2019 по търг. д. №652/2018 на ВКС, ТК, I т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Следва ли в производството по пряк иск с правно осн.чл.226, ал.1 КЗ отм. обемът на отговорността на застрахователя да се ограничава до размера на присъденото обезщетение по уважения иск по чл.45 ЗЗД срещу делинквента?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В цитиранато от касатора ТР №1/23.12.2015г. по тълк.д. №1/2014г. на ОСТК на ВКС на горепосочения въпрос е даден отговор, че в производството по пряк иск с правно основание чл.226, ал.1 КЗ / отм. / обемът на отговорността на застрахователя е ограничен до размера на присъденото обезщетение по уважен срещу застрахования делинквент иск по чл.45 ЗЗД, когато има за предмет обезщетяване на същите вреди, но в рамките на застрахователната сума, уговорена в застрахователния договор. В мотивите на тълкувателното решение е посочено, че имуществената застраховка „Гражданска отговорност” има обезщетителен характер. С нея се дава застрахователна закрила на застрахования срещу риска да възникне в негова тежест отговорност за непозволено увреждане към друго лице, а предназначението й е да репарира, в рамките на застрахователната сума, реално възникналите за третото увредено лице вреди, за които съществува основание да бъде ангажирана гражданската отговорност на застрахования делинквент. Следователно непозволеното увреждане е елемент от фактическия състав на застрахователното събитие и последното ще е налице само дотолкова, доколкото е осъществен деликтът. Затова застрахователят по застраховката срещу гражданска отговорност не отговаря когато отсъства деликт, извършен от застрахования и извън обема на гражданската му отговорност, чиито граници са определени в чл.51 и чл.52 ЗЗД. Изрично е посочено, че решението по деликтния иск срещу застрахования няма сила на пресъдено нещо срещу застрахователя на гражданската му отговорност, но обхватът и размерът на вредите, когато са едни и същи, имат обвързващо спрямо него действие в материалноправно отношение. Ето защо по прекия иск, основан на чл.226, ал.1 КЗ / отм. /, застрахователят обезщетява причинените вреди в същия размер, в който, на основание чл.45 ЗЗД, е задължен да ги обезщети застрахованият делинквент, но само до размера на уговорената в застрахователния договор застрахователна сума. Гражданската отговорност макар и застрахована, се регулира и зависи от отношението между делинквента и увреденото лице.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>