--- v0 (2026-02-05)
+++ v1 (2026-06-20)
@@ -75,51 +75,53 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По въпроса дали може да се установява по съдебен ред трудов стаж за промеждутъци от време, включени в периода, за който е издадена осигурителна книжка, без да е отбелязано, че през тези промеждутъци работникът или служителят е работил, съществували различни становища както в практиката на народните и окръжните съдилища, така и в практиката на Върховния съд. Работникът или служителят, който през това време наистина е бил наето на работа лице, т. е. е бил в трудово-договорни отношения, има правен интерес да иска установяване на това обстоятелство по съдебен ред.</w:t>
+        <w:br/>
+        <w:t>По въпроса дали за признаването на трудовия стаж са достатъчни данните, вписани от работодателя в началото на осигурителната книжка, без тя да е облепена със съответните осигурителни марки, Върховният съд намира, че по този въпрос не може да се даде общо разрешение, а ще трябва във всеки конкретен случай да се преценява дали с осигурителната книжка се установява трудовият стаж на осигурения. Ако не бъде зачетен трудовият стаж, това поражда правен интерес за работника или служителя да поиска по съдебен ред установяване на трудов стаж.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>