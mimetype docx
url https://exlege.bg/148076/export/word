--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №5/30.04.2019 по търг. д. №2747/2017 на ВКС, ТК, I т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Необходимо ли е сключването на тристранно споразумение между кредитора, длъжника и третото лице, встъпващо в правоотношението като длъжник?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Независимо от това, с кого е сключено съглашението, встъпилият отговаря пред кредитора солидарно с длъжника за изпълнението на задължението. С кого е сключено съглашението, има значение за възможността встъпилият едностранно да отмени или измени сключеното съглашение. Заместването в дълг се различава от встъпването по това, че длъжникът се освобождава от задължението. Затова то може да се осъществи само с изричното съгласие на кредитора, което прави невъзможно едностранното отстъпване на новия длъжник от задължението. Одобрението на съглашението от кредитора не е необходимо да бъде извършено като изричен акт, облечен в някаква форма, то може да е всяко конклудентно действие, с което кредиторът показва, че приема съглашението. Манифестирането на такава воля от кредитора е пречка за последващо оттегляне. Съгласувана между кредитор и трето лице или длъжник и трето лице воля за встъпване може да се установи не само от писмено съглашение за това, но и от други двустранни или едностранни документи и пр. доказателства, установяващи точния характер на съглашението. При спор за смисъла на договорна клауза, с която трето лице встъпва в дълг за определено вземане, действителната воля на страните следва да бъде преценява в контекста на целия договор. Уговорката следва да бъде преценявана с оглед характера на задължението; целта, мотивирала страните да постигнат споразумението за встъпване в дълг и всички обстоятелства, имащи отношение към произхода на задължението и правната му характеристика.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>