--- v0 (2026-02-05)
+++ v1 (2026-06-24)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №45/10.03.2017 по търг. д. №2095/2016 на ВКС, ТК, II т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Активната легитимация на лицето, подало молба по чл. 625 ТЗ и качеството на кредитор на парично задължение по търговска сделка - една от предпоставките за откриване на производство по несъстоятелност по чл. 608 ал. 1 ТЗ - въпрос за материално-правна легитимация на молителя по чл. 625 ТЗ ли е, който следва да се реши по съществото на делото или е въпрос на процесуално-правна легитимация, за която съдът следи служебно, отсъствието на която прави молбата недопустима?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Като преценява налице ли са материално-правните предпоставки за откриване на производство по несъстоятелност по чл. 608 ал. 1 ТЗ, съдът следва да отговори и на въпроса лицето, подало молбата за откриване на производство по несъстоятелност, има ли качество на кредитор на длъжника по търговска сделка, съгласно чл. 625 ТЗ - въпрос на материалноправна легитимация, по който съдът се произнася с решението.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>