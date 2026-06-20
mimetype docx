--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В чл. 348, ал. 4 НПК е залегнало правилото, че процесуално нарушение, което не може да бъде отстранено при новото разглеждане на делото, не съставлява основание за отмяна на присъдата. Тази идея е прокарана и в ТР № 2/2002, ОСНК ВКС. С оглед факта на настъпилото пълнолетие, допуснатите съществени процесуални нарушения не могат да бъдат отстранени при ново разглеждане на делото, тъй като понастоящем биха се явили приложими общите правила, по които делото вече е разгледано.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>