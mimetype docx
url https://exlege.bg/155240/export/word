--- v0 (2026-02-28)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №261/25.01.2016 по гр. д. №1975/2015 на ВКС, ГК, III г.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В предметния обхват на застраховка „Живот”, определен в чл. 230,ал.2 във вр. чл. 231 КЗ и Раздел І на Приложение №1,т.1,б.”а”към КЗ, включва ли се застраховка /риск „ трайна загуба на работоспособност” и „злополука" ?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Според разпоредбата на чл. 230,ал.1 КЗ отм. , предмет на договорите „Живот „ и „Злополука” са събития , които са свързани с живота, здравето или телесната цялост на физическото лице.Според втората алинея на този член , договорът за застраховка „Живот” може да бъде с покритие за случай на смърт или за случай на доживяване на определена възраст или да бъде със смесено покритие / тоест да покрива и двата риска /. Видно от Приложение №1 към КЗ отм. ,т.1,б.”а”, застраховката „Живот” е с покритие на рисковете „смърт” или „доживяване на определена възраст” или доживяване на определена възраст или по- ранна смърт”. С оглед на това застраховката „Живот” не покрива риска „трайно намалена работоспособност” .Този извод се подкрепя от обстоятелството, че в т.4,б.”б” на Приложение №1 към КЗ отм. е посочен обхвата на постоянната здравна застраховка като самостоятелен вид застраховка, даваща възможност за изплащане на фиксирани еднократни или периодични суми за определен период или пожизнено , при неработоспособност , причинена от злополука или заболяване или от определени видове злополука или заболяване , а в т.6”в” от Приложението е предвидена застраховка за трайно загубена или намалена работоспособност или определен вид и степен на увреждане, вследствие на заболяване.Следователно трайно намалената работоспособност,вследствие на заболяване не представлява част от покритието на застраховката „Живот”, а представлява допълнителна застраховка,относно допълнително покрит риск.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>