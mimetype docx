--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -75,51 +75,53 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>След като работникът или служителят веднъж е направил избора по чл. 136, ал. 2 КТ и е отнесъл спора за отменяване на заповедта за уволнението или отменяване на дисциплинарното наказание по чл. 130, б. "д" КТ за разрешаване пред помирителната комисия, той не може след това да отнесе същия спор за разрешаване пред съда и обратното, което разбиране произтича от същността на изборната подведомственост, предвидена в чл. 136, ал. 2 КТ.</w:t>
+        <w:br/>
+        <w:t>При положение, че работникът или служителят е направил избора на подведомственост пред единия орган и след това предяви същия иск пред другия компетентен орган, който с влязло в сила решение се произнесе по повдигнатия спор, правният ефект на влязлото в сила решение е такъв на пресъдено нещо и съгласно чл. 224 ГПК висящото дело, макар и заведено преди това, следва да се прекрати.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>