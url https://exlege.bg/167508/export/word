--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №130/14.01.2021 по търг. д. №2597/2018 на ВКС, ТК, II т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t> С оглед специалната регламентация на банковата неплатежоспособност и предпоставките за установяването й, както и специалната уредба на производството по несъстоятелност на банка в ЗКИ и ЗБН, допустимо ли е „знание за неплатежоспособност“ по смисъла на чл.59, ал.3 ЗБН да бъде обосновано със знание за решението на УС на БНБ за поставяне на съответната банка под специален надзор?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В хода на производството са постановени решение № 51/21.07.2020 г. по т.д. № 3109/2018 г. на ВКС, II т.о., решение № 59/10.08.2020 г. по т.д. № 1920/2018 г. на ВКС, I т.о., решение № 112/28.10.2020 г. по т.д. № 1721/2019 г. на ВКС, ІІ т.о., решение № 161/17.12.2020 г. по т.д.№ 3089/2018 г. на ВКС, ІІ т.о. и решение № 131/21.12.2020 г. по т.д.№ 751/2019 г. на ВКС, І т.о., с които е даден еднозначен отговор на поставения правен въпрос. В посочената практика по чл.290 ГПК, към която настоящият съдебен състав се присъединява, аргументирано се приема, че знание за неплатежоспособност по смисъла на чл.59, ал.3 ЗБН не може да се обоснове със знание за решението на УС на БНБ за поставяне на банката под специален надзор, като оздравителна принудителна административна мярка по чл.115, ал.1 ЗКИ, вкл. от спирането на плащанията по чл.116, ал.2, т.2 ЗКИ. Под „знание за неплатежоспособност” в обсъжданата хипотеза следва да се разбира узнаване на обективирано от БНБ, в качеството й на компетентен за това надзорен орган, становище за неплатежоспособност на банката по чл.36, ал.2 ЗКИ /редакция преди изм. обн. ДВ бр.62 от 2015 г./, преди то да бъде формализирано в акт за отнемане на лиценза за банкова дейност, като именно недобросъвестното възползване от достъп до тази информация се санкционира от закона. Предвиденият от законодателя субективен елемент от фактическия състав на чл.59, ал.3 от ЗБН подлежи на пълно и главно доказване от ищеца чрез всички допустими доказателствени средства.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>