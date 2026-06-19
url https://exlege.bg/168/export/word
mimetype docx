--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -75,51 +75,67 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Обръща се внимание на съдилищата, че най-важната задача на съдебните органи е решителната борба срещу тежките престъпления, като престъпления против НРБ, шпионаж, издаване на държавна тайна, големи посегателства върху държавната и обществената собственост, убийства, грабежи, дръзки хулиганства, групови и тежки изнасилвания, а така също борбата срещу тежките транспортни и трудови злополуки, резултат на грубото или системно нарушаване от водачи на превозни моторни средства и други отговорни лица правилата на движението и правилата за безопасността на труда и др. На лицата, извършили такива престъпления, а така също и на опасните рецидивисти съдилищата са длъжни да налагат в рамките на закона строги наказания.</w:t>
+        <w:br/>
+        <w:t>2. Когато подсъдимият е извършил няколко отделни престъпления и наложените за тях наказания са еднородни, съдилищата са длъжни съгласно чл. 40 НК да се занимаят с въпроса за увеличаване на определеното общо най-тежко наказание.</w:t>
+        <w:br/>
+        <w:t>3. Съдилищата са длъжни да разглеждат делата за тези тежки престъпления във възможно най-къси срокове и обикновено на самото място в завода, фабриката, ДЗС, ТКЗС и др., където е извършено престъплението, като се обезпечи присъствието на трудещите се. Съдилищата са длъжни да обезпечат качественото разглеждане на делата при строго спазване на социалистическата законност и принципите на социалистическия наказателен процес. Обръща се внимание на съдилищата да съдействуват на представителите на обществените организации за участието им по делата като обществени обвинители или обществени защитници съгласно чл. 8, буква "а" НПК (Изв., бр. 90/1961 г.).</w:t>
+        <w:br/>
+        <w:t>4. Съдилищата са длъжни при разглеждането на делото да разкриват причините, които са способствували за извършването на престъплението, и с определение да посочат мерките, които трябва да се вземат за отстраняването на тези причини и кой трябва да вземе тези мерки. Съдилищата да установят тесни връзки с колективите на трудещите се, с обществените организации, да дирят тяхната помощ за предотвратяването на престъпленията и правонарушенията и да оказват необходимата помощ на другарските съдилища, на доброволните отреди на трудещите се по опазване на обществения ред в страната и на комисиите за борба срещу противообществените прояви на малолетните и непълнолетните.</w:t>
+        <w:br/>
+        <w:t>5. Съдилищата са длъжни във всички случаи грижливо да изследват материалите по делото, да следят за пълнотата на предварителното следствие, за обосноваността на предявеното обвинение, да дават правила квалификация на престъплението и да определят размера на наказанието диференцирано съответно с тежестта на извършеното престъпление след преценка на всички смекчаващи или отегчаващи обстоятелства и с оглед личността на подсъдимия.</w:t>
+        <w:br/>
+        <w:t>6. Обръща внимание на съдилищата и съставите на върховния съд, че възстановяването на присвоената сума в случаите на чл. 106, ал. 3-5 НК, както и поправянето на щетата в случаите на чл. 104, 105, 108 НК могат да се признаят от съда като съществени обстоятелства за определяне размера на наказанието само разгледани, обсъдени и преценени заедно с всички други обстоятелства по делото, но не изолирано, откъснато от тях.</w:t>
+        <w:br/>
+        <w:t>7. Обръща се внимание на съдилищата и съставите на върховния съд да не отлагат изпълнението на наложените наказания, когато от събраните по делото доказателства се вижда, че за поправянето на осъдения и за възпитанието на другите граждани е нужно той да изтърпи наложеното му наказание.</w:t>
+        <w:br/>
+        <w:t>8. Обръща вниманието на второинстанционните съдилища, включително и на съставите от върховния съд, да отменят присъдите на първоинстанционните съдилища въз основа на чл. 232, буква "д" НПК само когато от събраните по делото доказателства е установено по безспорен начин, че съществува явно, очевидно несъответствие между обществената опасност на деянието и дееца и определеното от съда наказание и че се налага увеличаването или намаляването на наказанието, макар то да не излиза извън рамките на закона. Съдилищата в тези случаи са длъжни да посочат конкретните обстоятелства, които обосновават необходимостта от изменяването на присъдата относно размера на наказанието.</w:t>
+        <w:br/>
+        <w:t>9. На лицата, извършили дребни кражби или присвоявания или други престъпления с по-малка обществена опасност, ако престъплението е извършено за пръв път, ако то е изолиран случай и ако този род престъпления не представляват повишена обществена опасност за съответния район, следва да се налагат наказания, които да не откъсват трудещия се от производството.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>