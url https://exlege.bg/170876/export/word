--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -44,80 +44,84 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №158/14.01.2020 по гр. д. №615/2019 на ВКС, ГК, II г.о., докладвано от съдия Веселка Марева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Нередовна ли е искова молба за заплащане увеличена стойност на недвижим имот вследствие на подобрения /чл. 72 ЗС/, ако отделните подобрения са конкретизирани по вид и цена, но моментът на извършването им е посочен общо като отрязък от време.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
+        <w:t>Няма спор, че исковата молба или възражението, с което се предявява претенция за заплащане на подобрения на недвижим имот, следва да съдържа изложение на обстоятелствата, на които се основава претенцията - това са фактите, които дават право на подобрителя да търси обезщетение от насрещната страна, както и тези, позволяващи да се индивидуализира спорното право. Това включва излагане на твърдения кога и на какво основание е придобита фактическата власт върху вещта, в какво конкретно се изразяват подобренията, на каква стойност са те и кога са извършени. Тази конкретизация е нужна и с оглед задължението на съда да даде надлежна правна квалификация на предявената претенция и да осигури защита на спорното право съобразно фактите по делото. Твърденията на ищеца, че е осъществил подобренията като владелец и искането да му се заплати увеличената стойност на имота, не ограничават съда да установи действителното правно основание, на което са осъществени подобренията и да предостави съответната защита на правата на подобрителя.</w:t>
+        <w:br/>
         <w:t/>
+        <w:br/>
+        <w:t>При посочване на момента на извършване на подобренията, още повече когато твърденията за подобряване на имота обхващат множество строителни и ремонтни дейности, не е необходимо да бъде посочена конкретна дата на всяко от отделните въздействия върху вещта /такова точно разграничаване не винаги е възможно поради отдалеченост във времето, осъществено правоприемство и др./. За редовността на исковата молба е достатъчно да се посочи отрязъкът от време, в който са осъществени търсените подобрения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>