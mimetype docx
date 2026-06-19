--- v0 (2026-02-10)
+++ v1 (2026-06-19)
@@ -73,51 +73,59 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
+        <w:t>Малолетният наследник не замества и не встъпва в членственото правоотношение на своя наследодател. Притежаването на дялове по наследство обуславя единствено правото на малолетния наследник да получи равностойността на дяловете по реда на чл.125, ал.3 ТЗ. Същото имуществено субективно право се реализира спрямо ООД, в което е бил съдружник/едноличен собственик на капитала наследодателят и не се засяга от вписаните обстоятелства, предмет на предявените искове.</w:t>
+        <w:br/>
         <w:t/>
+        <w:br/>
+        <w:t>Следователно независимо дали наследява сам или с други лица малолетният наследник на починал едноличен собственик на капитала на ЕООД има само имуществени права спрямо дружеството. Ето защо дори и при успешен за ищцата изход от спора по чл.29 ЗТРРЮЛНЦ правната последица от същия - заличаването на осн. чл.30 ЗТРРЮЛНЦ на вписаните обстоятелства /вписване на съдружници, притежаваните от тях дялове и прехвърляне на дялове, вписване на управител/, които са признати за несъществуващи или чието вписване е признато за нищожно или недопустимо, няма да доведе до реализиране на единствено признатото от закона на този наследник право по отношение дяловете на наследодателя от капитала на дружеството. Независимо от вписванията той може, при оспорване, да води осъдителен иск за защита на това си право срещу дружеството и в същото производство да установява при спор качеството си на наследник, размера на дела си от наследството и неговата равностойност от имуществото на дружеството. За да осигури изпълнението на евентуалното положително решение по осъдителния иск разполага с възможност да обезпечи същия по реда на чл.389 и сл. ГПК.</w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
+        <w:t>Ето защо се налага извод за липса на правен итерес за малолетния наследник на едноличен собственик на капитала в ЕООД да предяви искове по чл.29 ЗТРРЮЛНЦ за установяване несъществуване на вписани обстоятелства по партида на ЕООД относно вписване на съдружници, притежаваните от тях дялове и прехвърляне на дялове, вписване на управител.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>