--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -73,51 +73,53 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За да е надлежно връчването по пощата, не е необходимо то да е извършено лично на получателя. Редовно е и всяко друго връчване,което е допустимо съобразно общите правила, уредени в чл.46 и чл.47,във вр.с чл.41 ал.3 ГПК отм., сега чл.42 и чл.44 ГПК, както и съобразно специалния закон –чл.36 от Закона за пощенските услуги. Трудовото право е материално право и посочените процесуални разпоредби от ГПК се прилагат съответно.  </w:t>
+        <w:br/>
+        <w:t>Въззивният съд неправилно е приел, че връчването на заповедта за уволнение по реда на чл. 47 ГПК е нередовно. Неправилно въззивният съд е разтълкувал разпоредбата на чл. 195 КТ и е достигнал до извода, че законодателят е придал приоритет на личното връчване на заповедта за уволнение, като само при невъзможност то да се осъществи следва да се използва способа за изпращане на препоръчано писмо с обратна разписка. Работодателят по собствен избор е избрал връчване чрез частен съдебен изпълнител, затова за редовността на връчването са съответно приложими разпоредбите на ГПК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>