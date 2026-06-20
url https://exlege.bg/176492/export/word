--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -44,79 +44,83 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №218/20.11.2017 по гр. д. №4618/2016 на ВКС, ГК, IV г.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Нормативни актове ли са Класификаторът на длъжностите в администрацията и указанията за прилагането му, приети на основание чл.341 ЗСВ, и дали ако са такива и противоречат на нормативен акт от по-висока степен следва да бъдат приложени от съда с оглед разпоредбата на чл.15, ал.3 ЗНА? /Относно правомощията на ВСС за въвеждане на различни/нови изисквания за заемане на длъжност от съдебен служетел/.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
+        <w:t>Съобразно чл.341, ал.1 ЗСВ Висшият съдебен съвет /ВСС/ не е оправомощен да определя различни изисквания за минимална образователна степен по отношение на заварени и бъдещи служители, както това е направено с „указанията за прилагането”. Въвеждането на нови изисквания за образование и квалификация за съответната длъжност следва да се отнася за всички служители в съдебната власт. Ако новите изисквания имат отношение към изпълнението на определени задължения, те трябва да важат за всички работници или служители, в чиято трудова функция е включено това задължение и не могат да се отнасят само за заварени или само за бъдещи служители. По този начин се стига до различно третиране на лица относно условията за заемане на съответната длъжност, без това да е от значение за естеството на трудовата функция и да представлява определящо професионално изискване. Такава разпоредба не е обективно оправдана с оглед на легитимна цел, нито средствата за постигане на целта са подходящи и необходими. Според разпоредбата на чл.15, ал.2 ЗНА ако подзаконов нормативен акт противоречи на закон, правораздавателните органи прилагат по-високия по степен акт.</w:t>
+        <w:br/>
+        <w:t/>
+        <w:br/>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>