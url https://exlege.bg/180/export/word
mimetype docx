--- v0 (2026-02-04)
+++ v1 (2026-06-23)
@@ -75,51 +75,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Споровете за парични вземания ЗЗД до 200 лв., по които длъжници са две или повече държавни предприятия, учреждения или кооперации (без ТКЗС), които имат вишестоящи органи, са неподведомствени на съдилищата. Съдилищата, пред които са предявени такива искове, следва да не ги приемат ЗЗД разглеждане, а да ги разделят и препращат ЗЗД разрешаване на вишестоящия орган на всеки от длъжниците</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>