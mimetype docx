--- v0 (2026-02-10)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №43/16.07.2020 по търг. д. №1524/2019 на ВКС, ТК, I т.о., докладвано от съдия Десислава Добрева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Може ли главният счетоводител на община, в качеството й на длъжник по търговска сделка, от нейно име да признава съществуващи задължения и това изявление има ли последиците по чл. 116, б. „а“ ЗЗД – прекъсване течението на давностния срок.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Главният счетоводител на община, в качеството й на длъжник по търговска сделка, не може от нейно име да признава съществуващи задължения и това изявление да има последиците по чл. 116, б. „а“ ЗЗД – прекъсване течението на давностния срок, освен ако, не е изрично упълномощен с това право от кмета на общината по силата на упълномощителна едностранна сделка или това право е предвидено в длъжностната му характеристика по смисъла на чл. 21, ал. 2 от Закона за държавния служител.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>