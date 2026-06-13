--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -75,51 +75,53 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Върховният съд, Общо събрание на гражданската колегия, приема следното тълкувателно решение:</w:t>
+        <w:br/>
+        <w:t>На собственика на един имот, в полза на когото е допусната ревандикация спрямо добросъвестен владелец, се присъждат добивите от вещта за времето от предявяването на ревандикационния иск до връщането на вещта, като владелецът има право на задържане до заплащане на направените от него подобрения.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>