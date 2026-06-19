--- v0 (2026-02-17)
+++ v1 (2026-06-19)
@@ -44,51 +44,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №59/06.07.2017 по търг. д. №2367/2015 на ВКС, ТК, I т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Представлява ли произнасяне по възражение за надзастраховане по чл.204, ал.1 КЗ отм. прилагането от съда на клауза от общите условия към застрахователния договор, която редуцира отговорността на застрахователя по специална договорка за допълнително застрахователно обезщетение за разчистване на развалини и останки?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>