--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,65 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Преглед по реда на надзора се допуска само когато не съществува друг установен от закона способ за отмяна на съдебните актове, постановленията или решенията на особените юрисдикции, като обжалване, отмяна по чл. 231 ГПК, възобновяване по чл. 254 НПК, или не е предвиден ред за защита на интересите на заинтересуваните чрез иск - чл. 250, 254, 336 ГПК и др.</w:t>
+        <w:br/>
+        <w:t>2. Подлежат на преглед по реда на надзора освен съдебните актове, постановленията и решенията на особените юрисдикции, с които се решава делото по същество, но и други актове, с които се разрешават споровете, без да съществува възможност за по-нататъшното им обжалване, и неправилността им не може да бъде отстранена по друг начин, като: а) решенията на второинстанционните съдилища, когато с тях са оставени в сила или се изменят обжалваните решения, присъди и решенията на особените юрисдикции, както и когато делото е решено от втората инстанция по същество; б) решенията на второинстанционните съдилища, с които обжалваните актове са отменени, когато са постановени в противоречие със закона или при нарушение на съществени правила на съдопроизводството, които нарушения не могат да бъдат отстранени при новото разглеждане на делото; в) решенията, постановени по реда на надзора - чл. 248 НПК и чл. 225 ГПК, по възобновяване на дела (чл. 254 НПК) и отмяна (чл. 231 ГПК), когато предложенията и молбите са оставени без уважение или пък при уважаването им са допуснати противоречия със закона или нарушения на съществени съдопроизводствени правила, които не могат да бъдат отстранени по друг ред; г) решенията, с които искът е отхвърлен като недопустим, без спорът да е разрешен по същество; д) определенията за прекратяване на делата и разпорежданията за връщане на искови молби и жалби: е) действията на съдебния изпълнител за които се предвижда обжалване пред народния съд, както и решенията на народния съд по тези жалби; ж) решенията и определенията на съдилищата относно разноските по гражданските и наказателните дела, след като е изчерпан редът по чл. 192, ал. 4 ГПК за поправката им в тази част; з) решенията по чл. 194 ГПК и определенията по чл. 269, ал. 1 НПК; и) определенията на съдилищата за утвърждаване на съдебните спогодби и прекратяване на делата, когато утвърждаването е станало при нарушение на съществени процесуални правила и когато самата спогодба противоречи на закона или на правилата на социалистическото общежитие; к) решенията по граждански дела, когато съдът не се е произнесъл по цялото искане на някои от страните, след като е изтекъл срокът по чл. 193 ГПК и не съществува друга възможност за осъществяване на правото на страната. Когато наказателният съд не се е произнесъл по някои от обвиненията за отделни престъпления или за отделни подсъдими, първоинстанционният съд е длъжен да разгледа тези обвинения допълнително, като постанови присъда по тях.</w:t>
+        <w:br/>
+        <w:t>3. Предложението за преглед не спира изпълнението на съдебния акт. Спирането се постановява от органа, който е направил предложението за преглед, и важи до момента на постановяване на решението от народния съд.</w:t>
+        <w:br/>
+        <w:t>4. Надзорният съд не е обвързан с основанието за преглед, което е изтъкнато в предложението. Той може да отмени акта и на други основания, ако намери, че съществуват такива. Той обаче не може да отмени акта в част, за която предложението за преглед не се отнася, но след като отмени акта и пристъпи към разглеждането на делото като втора инстанция, следва да се съобрази с разпоредбите на чл. 206, ал. 2, 208 и 209 ГПК и чл. 233 НПК.</w:t>
+        <w:br/>
+        <w:t>5. Когато надзорният съд отмени решение на народен съд, той винаги връща делото за ново разглеждане от друг състав на същия съд освен в случаите, когато искът е недопустим, в които случая делото не се връща, а надзорният съд го прекратява. Надзорният съд прекратява делото и след като отмени по реда на надзора присъда, ако са налице условията на чл. 6 НПК.</w:t>
+        <w:br/>
+        <w:t>6. По надзорното производство не се присъждат разноски, но когато предложението е уважено и делото се разгледа от Върховния съд по същество, разноските се присъждат на общо основание.</w:t>
+        <w:br/>
+        <w:t>7. Пленумът обръща внимание на съдилищата да вземат активно участие за изясняване на делата от фактическа страна, да обсъждат всички доказателства по делата, като постановяват основани на всички данни по делото съдебни актове и мотивират задълбочено същите актове.</w:t>
+        <w:br/>
+        <w:t>8. Отменя решение № 76 от 25.06.1960 г. на ОСГК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>