--- v0 (2026-02-12)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №250/21.05.2010 по гр. д. №3/2009 на ВКС, ГК, III г.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За уважаването на иска необходимо ли е продавачът да е собственик на целия имот, предмет на договора, или искът може да е основателен само до размер на притежаваната от продавача идеална част от имота, като при положителен отговор за последната част на въпроса следва ли съдът да изисква писмени доказателства за покана на останалите съсобственици за изкупуване дела на продавача?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Няма пречка – ако в хода на производството се установи,че продавачът не е собственик на целия имот-предмет на сключения предварителен договор,а само на идеална част от него- да бъде обявен договора за окончателен за притежаваната съответна идеална част,при положение,че купувачите са съгласни и желаят продажбата да се извърши при това условие и те да придобият само идеална част. В случая от съществено значение е волята на страните. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>