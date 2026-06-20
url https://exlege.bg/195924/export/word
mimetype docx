--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6006/03.08.2021 по търг. д. №282/2020 на ВКС, ТК, II т.о., докладвано от съдия Галина Иванова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За преценка допустимостта на обжалваното въззивно решение.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Силата на пресъдено нещо, освен обективни и субективни предели, има и темпорални предели. При изтичане на определен срок от време, може отново да се предяви иск, от същия ищец срещу същия ответник, ако са настъпили нови факти, които не са обхванати от силата на пресъдено нещо и с които правната норма свързва определени правни последици, като при разрешаване на материално-правния спор между страните, съдът следва да съобрази новонастъпилите факти. Силата на пресъдено нещо ще е отрицателна предпоставка за произнасяне на съда, само, ако съвпадат всички посочени предели на силата на пресъдено нещо, съответно няма новонастъпили факти, от значение за спорното материалноправоотношение. Правото на иск не съществува и предявеният иск ще е недопустим, само, ако е налице отрицателна процесуална пречка, предвидена в чл. 299, ал.1 от ГПК – същият правен спор вече да е решен с влязло в сила решение. Силата на решение по спор между страните, не е пречка за съществуването на правото на иск при повторно заведено дело относно същото материално право. Меродавният момент за установяване силата на пресъдено нещо е приключване на устните състезания по делото, с постановено решение, когато на основание чл. 235, ал.3 от ГПК, съдът е длъжен да вземе предвид всички факти, релевантни за спорното правао, до приключване устните състезания. Силата на пресъдено нещо на основание чл. 298, ал.1 от ГПК се простира относно същото основание и същото искане на заявеното право. Съдебната пракитка приема, че при отхвърляне на осъдителен иск е допустимо да се предяви същият отново когато са настъпили нови основания за това.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>