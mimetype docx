--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно чл. 280, ал. 2 ГПК, независимо от предпоставките по ал. 1, въззивният акт се допуска до касационно обжалване при вероятна нищожност или недопустимост, както и при очевидна неправилност. Като основание за допускане на касационното обжалване очевидната неправилност визира пороци на съдебния акт от кръга на тези по чл. 281, т. 3 ГПК, като чрез термина „очевидна” се характеризира степента на проявление - квалифициран, особено тежък порок. В случая термина няма субективни измерения – за да се приеме, че е налице очевидна неправилност, не се изследва дали порока на съдебния акт е явен за всички. Терминът обозначава състояние, при което неправилността е проявена по начин, че може да бъде констатирана от съда, без да се налага извършването на анализ или съпоставяне на съображения за наличието или липсата на нарушение на материалния закон, на принципите на гражданския процес или необоснованост. Неправилността следва да произтича от допуснати от съда нарушения на приложима за конкретния спор императивна материално-правна норма, довели до несъвместим със закона резултат - поради разрешение, дадено в неговия противоположен, несъществуващ или отменен смисъл; нарушения на основните начала на гражданския процес и явна необоснованост поради грубо нарушение на правилата на формалната логика.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>