--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -75,51 +75,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Предложението за възобновяване на наказателните дела при наличието на условията на чл. 254, б. "г" НПК следва да се правят от окръжния прокурор служебно независимо от това, дали осъденият прави, или не прави искане за това, дали той е заявил недоволство, или доволство от задочната присъда.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>