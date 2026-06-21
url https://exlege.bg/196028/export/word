--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -6,457 +6,52 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...405 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14"><w:body><w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476"><w:pPr><w:spacing w:after="240"/><w:jc w:val="center"/><w:rPr><w:b/><w:bCs/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r w:rsidRPr="00B20476"><w:rPr><w:b/><w:bCs/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:t>Решение №2/19.07.2021 по гр. д. №1856/2020 на ВКС, ГК, II г.о., докладвано от съдия Емануела Балевска</w:t></w:r></w:p><w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE"><w:pPr><w:spacing w:after="240"/><w:ind w:firstLine="851"/><w:jc w:val="both"/><w:rPr><w:rStyle w:val="SubtleReference"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r w:rsidRPr="003568EE"><w:rPr><w:rStyle w:val="SubtleReference"/></w:rPr><w:t>За приложението на чл. 342 от ГПК, свързан с проблема за момента, до който ответникът по иска за делба може да възрази срещу допускането по отношение на имот, за който се претендира, че е придобит въз основа на давностно владение.</w:t></w:r><w:r w:rsidR="00EB4203"><w:rPr><w:rStyle w:val="SubtleReference"/><w:lang w:val="en-US"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF"><w:pPr><w:spacing w:after="240"/><w:ind w:firstLine="851"/><w:jc w:val="both"/><w:rPr><w:rStyle w:val="SubtleReference"/><w:b/><w:bCs/><w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/></w:rPr></w:pPr><w:r w:rsidRPr="003568EE"><w:rPr><w:rStyle w:val="SubtleReference"/><w:b/><w:bCs/><w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/></w:rPr><w:t>В практиката на ВКС - така Решение Nо 311 от 04.01.2012 година по гр.д. Nо 503/2011 година на ВКС-II отд., се приема, че изискванията на чл. 133 ГПК относно възраженията на ответника като защита срещу предявения иск, „не влиза в противоречие с чл. 342 ГПК, представляваща специално правило за първото заседание в делбеното производство” и следва да се тълкува и прилага в смисъл, че „преклузията по чл. 133 ГПК в делбения процес настъпва в един по-късен момент - а именно първото по делото съдебно заседание“. </w:t><w:br/><w:t><br></w:t><w:br/><w:t>Логиката на това тълкуване и приложение разпоредбата на чл. 342 ГПК следва да се търси в двойното качество на всяка една от страните в делбата, а именно едновременно и на ищец и на ответник, на предмета на искова защита – потестативното право да се иска ликвидирането по съдебен ред на една спорна съсобственост и трансформирането и в индивидуална собственост, като в рамките на разрешаването на спора се ликвидират и други спорни правоотношения между титулярите на правото на собственост по отношение на общата вещ.</w:t></w:r></w:p><w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127"><w:pPr><w:spacing w:after="240"/><w:ind w:firstLine="851"/><w:jc w:val="both"/><w:rPr><w:rStyle w:val="SubtleReference"/><w:b/><w:bCs/><w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="SubtleReference"/><w:b/><w:bCs/><w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/><w:lang w:val="en-US"/></w:rPr><w:t></w:t></w:r></w:p><w:p w14:paraId="35F713DB" w14:textId="5ED6FE89" w:rsidR="00FC2797" w:rsidRPr="00B20476" w:rsidRDefault="00392F10" w:rsidP="00B20476"><w:pPr><w:spacing w:after="240"/><w:ind w:firstLine="851"/><w:jc w:val="both"/><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr></w:pPr><w:r w:rsidRPr="00B20476"><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr><w:t></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Р Е Ш Е Н И Е</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">№ 2</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">гр. София, 19.07.2021 г.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Върховният касационен съд на Република България, гражданска колегия, второ отделение в ОТКРИТО заседание на дванадесет и пети януари две хиляди двадесет и първа година в състав:</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">ПРЕДСЕДАТЕЛ: ЕМАНУЕЛА БАЛЕВСКА</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">ЧЛЕНОВЕ: СНЕЖАНКА НИКОЛОВА</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> ГЕРГАНА НИКОВА</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">При участието на секретаря Теодора Иванова</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">изслуша докладваното от председателя БАЛЕВСКА </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">гр. дело № 1856/2020 г. по описа на II г. о. </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Производство по чл. 290-293 ГПК.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">А. Н. Н. от [населено място], заявена чрез адвокат С. Ц. от АК – Б. против Решение № II - 100/24.01.2020 г. по В гр. дело № 1215/2019 г. на ОС – Бургас, постановено в производство по чл. 34 ЗС-първа фаза, по допускането. Поддържа се, че обжалваното решение е неправилно и необосновано постановено при нарушение на съдопроизводствените правила, основания за отмяна по смисъла на чл. 281, т. 3 ГПК.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">С касационната жалба се поддържат доводи за незаконосъобразност на обжалваното въззивно решение по причина на допуснати нарушения на процесуалните правила и материалния закон. Поддържа се довод, че делбения процес е уреден от ГПК като особено исково производство, като разпоредбата на чл. 133 ГПК не се прилага, доколкото с разпоредбата на чл. 342 ГПК срокът за правозащитни възражения не се преклудира с отговора на исковата молба . </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Касационно обжалване е допуснато в приложното поле на чл. 280, ал. 1, т. 1 ГПК именно по процесуално-правния въпрос за приложението на чл. 342 от ГПК, свързан с проблема за момента, до който ответникът по иска за делба може да възрази срещу допускането по отношение на имот, за който се претендира, че е придобит въз основа на давностно владение, при извод, че възприетата теза на въззивния съд е в противоречие със съдебната практика на ВКС: Решение № 81/03.02.2015 г. по гр. д. № 4619/2014 г. на I – г. о., Решение № 51/02.06.2016 г. на II – г. о. на ВКС и Решение № 124/19.06.2015 г. по гр. д. № 620/2015 г. на I – г. о.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">По делото има постъпил писмен отговор от ответника по касация Н. Н. чрез адв. Х. С. от АК – Б., в който са изложени съображения за неоснователност на касационната жалба.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Съставът на ВКС - второ отделение на гражданската колегия след преценка на изложените с касационната жалба основания за отмяна и в правомощията на чл. 290 ГПК и чл. 293 ГПК, намира:</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">С посоченото решение окръжния съд, в правомощията си на въззивна инстанция по чл. 258 и сл. ГПК, е потвърдил Решение № 1562 от 20.06.2019 г. по гр. д. № 4367/2018 г. по описа на РС– Бургас постановено в производство по чл. 344 ГПК, с което е допусната съдебна делба на самостоятелен обект в сграда с идентификатор № ***** -апартамент с площ от 56.69 кв. м., намиращ се на втория жилищен етаж на сграда в [населено място].</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">За да постанови решението си, решаващият съд е приел, че релевираното от А. Н. възражение, че делбата не следва да се допуска поради липса на съсобственост в резултат на изтекла в нейна полза придобивна давност, не следва да се разгледа като преклудирано, след като е направено след срока по чл. 133, ал. 1 ГПК, като заявено в първото по делото съдебно заседание.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">По правния въпрос, по който е допуснато касационното обжалване</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">С новите правила на общия граждански процес се въведе т. н. ранна преклузия с чл. 133 ГПК. Изцяло възпроизведеният текст на чл. 342 ГПК без изменения на чл. 279 ГПК (отм.), поставят въпрос за приложимостта и съотносимостта на общият закон и правило, уредено с разпоредбите на особеното исково производство по чл. 341-355 ГПК. С разпоредбата на чл. 342 ГПК законодателят е посочил, че в първото заседание всеки от сънаследниците да може да възрази правото на някой от останалите да участва в делбата, против размера на неговия дял, както и против включването в наследствената /делбената/ маса на някой от имотите. В практиката на ВКС - така Решение Nо 311 от 04.01.2012 година по гр. д. Nо 503/2011 година на ВКС-II отд., се приема, че изискванията на чл. 133 ГПК относно възраженията на ответника като защита срещу предявения иск, „не влиза в противоречие с чл. 342 ГПК, представляваща специално правило за първото заседание в делбеното производство” и следва да се тълкува и прилага в смисъл, че „преклузията по чл. 133 ГПК в делбения процес настъпва в един по-късен момент - а именно първото по делото съдебно заседание“. В същата насока са и Решение № 81/03.02.2015 г. по гр. д. № 4619/2014 г. на I – г. о., Решение № 51/ 02.06.2016 г. на II – г. о. на ВКС и Решение № 124/19.06.2015 г. по гр. д. № 620/2015 г. на I – г. о. Логиката на това тълкуване и приложение разпоредбата на чл. 342 ГПК следва да се търси в двойното качество на всяка една от страните в делбата, а именно едновременно и на ищец и на ответник, на предмета на искова защита – потестативното право да се иска ликвидирането по съдебен ред на една спорна съсобственост и трансформирането и в индивидуална собственост, като в рамките на разрешаването на спора се ликвидират и други спорни правоотношения между титулярите на правото на собственост по отношение на общата вещ.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">По основателността на касационната жалба </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">За да постанови решението си, въззивният съд е приел, че от събраните по делото доказателства се установява че съпругата на Н. Н. и майка на А. Н., Х. Н. е починала на 25.05.2003 год. е оставила за свои законни наследници именно преживял съпруг и дъщеря. В наследството е останала идеална част от недвижим имот, придобит по време на брака на родителите .</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">С договор за покупко – продажба, сключен с НА № 72/16.04.2004 г. А. Н. е закупила от Н. Н. 1/2 ид. ч. от недвижим имот – 1/2 /празно дворно място/ находящо се в [населено място], цялото с площ от 300 кв. м., съставляващо парцел ** в кв. 47 по плана на [населено място], който е бивш парцел ** в бивш кв. 59 по стар план на [населено място], като изрично от предмета на договора са изключени постройките, поради което въззивния съд е приел, че по силата на сключения договор правото на собственост върху изградената сграда е останало в патримониума на продавача.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Въз основа на Договор нотариална заверка на подписите на Договор за доброволна делба на сгради от 28.12.2009г., вписан в Служба по вписванията при Районен съд – Бургас З. Н. и неговия брат – Н. Н. са поделили съществуващата изградена с два отделни входа триетажна жилищна сграда и в общ дял на съделителите (баща и дъщеря) в настоящото съдебно производство е поставен недвижим имот, представляващ сграда с идентификатор ****, разположена в поземлен имот с идентификатор *** съгласно кадастралната карта и кадастралните регистри на [населено място], с предназначение на сградата – еднофамилна жилищна сграда със застроена площ от 68 кв. м. и брой етажи – 3, както и недвижим имот, представляващ сграда с идентификатор ****, разположена в поземлен имот с идентификатор *** съгласно кадастралната карта и кадастралните регистри на [населено място].</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Въззивният съд приема, че със смъртта на съпругата Х. Н. съпружеската имуществена общност е прекратена и е възникнала обикновена съсобственост по отношение на сградата, като 1/2 ид. ч. от сградата е останала в патримониума на Н. Н., а притежаваната от починалата му съпруга 1/2 ид. ч. от сградата е преминала в патримониума на нейните двама наследници, при квоти от по 1/2 ид. ч. за съпруга (тоест 1/4 ид. ч. от цялата сграда), а 1/2 ид. ч. за дъщеря (тоест 1/4 ид. ч. от цялата сграда).</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">В решението си въззивния съд приема, че направеното от страна на А. Н. възражение за придобит по давност самостоятелен обект в сграда е преклудирано, тъй като съобразно задължителните разяснения обективирани в т. 4 на Тълкувателно Решение № 1/2013 г. по тълк. д. № 1/2013 г. на ОСГТК на ВКС „правото на ответната страна да направи възражение за изтекла в нейна полза придобивна давност се преклудира с изтичането на срока за отговор на исковата молба “. </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">С оглед на изложените по горе мотиви и възприетата теза по приложение разпоредбата на чл. 342 ГПК и съотношението на същата с принципа на преклузия по чл. 133 ГПК следва, че мотивите на въззвиния съд, с които същият като въззивна инстанция е отказал да разгледа по същество релевираното в срока по чл. 342 ГПК от страна на А. Н. правоизклюващо възражения за придобивна давност от нея на целия процесен недвижим имот, сочи на съществен порок - нарушения на съдопроизводствените правила – чл. 236, ал. 2 ГПК във вр. с чл. 342 ГПК . </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Касационната жалба се явява основателна, обжалваното решение следва да се отмени, а делото се върне на въззивния съд, на етапа съдебни прения и постановяване на законосъобразен съдебен акт, с произнасяне по предмета на спора – за наличие на съсобственост между съделителите по спора, наред с релевираното прозвоизклчващо възражения за придобиване на имота по давност и наведените в тази насока доводи по въззивната жалба на А. Н..</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">По изложените съображения, Върховният касационен съд - състав на второ отделение на гражданската колегия, на основание чл. 293, ал. 2 и ал. 3 ГПК </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">РЕШИ :</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">ОТМЕНЯВА въззивно Решение № II - 100/24.01.2020 г. по В гр. дело № 1215/2019 г. на ОС – Бургас, постановено в производство по чл. 34 ЗС-първа фаза, по допускането и </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">ВРЪЩА делото за ново разглеждане от друг състав на ОС-Бургас от етапа на устните прения, при изпълнение на дадените указания по приложение на процесуалните правила .</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Решението не подлежи на обжалване. </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">ПРЕДСЕДАТЕЛ: </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">ЧЛЕНОВЕ :</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t></w:r></w:p><w:p w14:paraId="1B71B1D1" w14:textId="77777777" w:rsidR="00392F10" w:rsidRPr="00B20476" w:rsidRDefault="00392F10"/><w:sectPr w:rsidR="00392F10" w:rsidRPr="00B20476" w:rsidSect="00F22E91"><w:headerReference w:type="even" r:id="rId7"/><w:headerReference w:type="default" r:id="rId8"/><w:footerReference w:type="even" r:id="rId9"/><w:footerReference w:type="default" r:id="rId10"/><w:headerReference w:type="first" r:id="rId11"/><w:footerReference w:type="first" r:id="rId12"/><w:pgSz w:w="11906" w:h="16838"/><w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/><w:cols w:space="708"/><w:docGrid w:linePitch="360"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="392C5927" w14:textId="77777777" w:rsidR="00505148" w:rsidRDefault="00505148" w:rsidP="00392F10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3D0A6915" w14:textId="77777777" w:rsidR="00505148" w:rsidRDefault="00505148" w:rsidP="00392F10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>