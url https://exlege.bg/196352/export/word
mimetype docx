--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -44,51 +44,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6015/14.07.2021 по гр. д. №3156/2020 на ВКС, ГК, III г.о., докладвано от съдия Мария Иванова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Длъжен ли е съдът да обсъди всички доказателства по делото – приети и относими към конкретния спор или може да обоснове изводите си по съществото на спора с произволно избрани от него доказателства при пълно пренебрегване на останалите доказателства по делото? 2. Длъжен ли е съдът да извърши преценка на всички правно релевантни факти, от които произтича спорното право и да изложи мотиви по всички възражения на страните в направените от съда изводи? 3. Съществува ли пряка причинно- следствена връзка между допуснато от водач на пътно превозно средство нарушение на правилата за движение / шофиране с концентрация на алкохол в кръвта над допустимите норми/ и вредите, настъпили от автопроизшествие, когато последните се изразяват в повреждане на превозното средство след колизия с обекти извън пътното платно, осъществено след като водачът е загубил управлението на превозното средство или загубата на управлението на пътното превозно средство следва да се определи като отделно, единствено и самостоятелно вредоносно деяние, по отношение на което водачът носи вина, различна от тази, при която е осъществил другото нарушение на правилата за движение по пътищата? 4. Валидни ли са споразуменията, сключени между работодател и служител, по силата на които служителят доброволно е поел задължение да компенсира причинени от него на работодателя вреди при или по повод изпълнението на служебни задължения или такива споразумения за изцяло нищожни на осн. чл.26, ал.1 ЗЗД, като противоречащи на императивните разпоредби на чл.203-211 КТ, регламентиращи специален ред за ангажиране на ограничената имуществена отговорност на служителите, вкл. в онези си части, в които уговорките на споразуменията съответстват на императивните разпоредби?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>